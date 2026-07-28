--- v0 (2025-12-07)
+++ v1 (2026-07-28)
@@ -5,209 +5,185 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\SmartWork Literature\2025-26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\SmartWork Literature\2026-27\Expenses Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81ACD69B-C12E-40C6-896C-B511B51977D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27BC6960-4F8F-4C6E-92BA-7B6BD28FEBE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover" sheetId="9" r:id="rId1"/>
-    <sheet name="Mileage" sheetId="10" r:id="rId2"/>
+    <sheet name="Mileage Log" sheetId="10" r:id="rId2"/>
     <sheet name="Terms and Conditions" sheetId="8" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Mileage!$B$6:$J$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Mileage Log'!$B$6:$J$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H42" i="10" l="1"/>
+  <c r="I27" i="10" l="1"/>
+  <c r="I28" i="10"/>
+  <c r="I29" i="10"/>
+  <c r="I30" i="10"/>
+  <c r="I31" i="10"/>
+  <c r="I32" i="10"/>
+  <c r="I33" i="10"/>
+  <c r="I34" i="10"/>
+  <c r="I35" i="10"/>
+  <c r="I36" i="10"/>
+  <c r="I37" i="10"/>
+  <c r="I38" i="10"/>
+  <c r="I39" i="10"/>
+  <c r="I40" i="10"/>
   <c r="I41" i="10"/>
-  <c r="I40" i="10"/>
-[...12 lines deleted...]
-  <c r="I27" i="10"/>
+  <c r="I42" i="10"/>
+  <c r="I43" i="10"/>
+  <c r="I44" i="10"/>
+  <c r="I45" i="10"/>
   <c r="I26" i="10"/>
-  <c r="I25" i="10"/>
-[...3 lines deleted...]
-  <c r="I42" i="10" l="1"/>
+  <c r="H46" i="10"/>
+  <c r="I46" i="10" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="92">
   <si>
     <t>Cars &amp; Vans</t>
   </si>
   <si>
     <t>25p</t>
   </si>
   <si>
     <t>24p</t>
   </si>
   <si>
     <t>20p</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Business Miles</t>
   </si>
   <si>
-    <t>45p</t>
-[...1 lines deleted...]
-  <si>
     <t>Total</t>
   </si>
   <si>
     <t>Amount Claimed</t>
   </si>
   <si>
     <t>Postcode of the Destination</t>
   </si>
   <si>
     <t>Postcode of the Place of Departure</t>
   </si>
   <si>
     <t>Trip Details</t>
   </si>
   <si>
     <t>Bicycles</t>
   </si>
   <si>
     <t>Motorcycles</t>
   </si>
   <si>
     <t>Pence per mile</t>
   </si>
   <si>
-    <t>Per mile (over 10,000 miles)</t>
-[...4 lines deleted...]
-  <si>
     <t>Vehicle type</t>
   </si>
   <si>
-    <t>Vehicle type (car/van/bike)</t>
-[...1 lines deleted...]
-  <si>
     <t>Rate information (per tax year)</t>
   </si>
   <si>
     <t>Exceeded 10,000 miles in tax year Y/N</t>
   </si>
   <si>
-    <t>Name:</t>
-[...4 lines deleted...]
-  <si>
     <t>Verification of Expenses</t>
   </si>
   <si>
     <t xml:space="preserve">1. Ensure that you enter the ‘To’ and ‘From’ postcodes correctly, claims will be rejected if the postcode does not exist on the AA or RAC database. </t>
   </si>
   <si>
     <t>3. Without a claim form and accompanying receipts, expenses that have been reimbursed by the agency will automatically form part of your income and will be taxed.</t>
   </si>
   <si>
     <t xml:space="preserve">4. Ensure that the dates of the journeys claimed match the dates you’ve entered on your timesheet as claims will be rejected if the dates do not match the working days. </t>
   </si>
   <si>
-    <t>HMRC requires that the Umbrella has correctly verified the expenses, the Agency is unable to do this on their behalf. The worker must be able to provide the umbrella with the receipts and evidence required. This is separate to any verification that the Agency may undertake. If HMRC successfully challenge the expense claim, the liability is with the Umbrella Company.</t>
-[...1 lines deleted...]
-  <si>
     <t>I agree to the following Terms and Conditions:</t>
   </si>
   <si>
     <t>Please sign and return this document to invoicing@smartwork.com</t>
   </si>
   <si>
-    <t>Please sign this page before submitting.</t>
-[...1 lines deleted...]
-  <si>
     <t>Important:</t>
   </si>
   <si>
     <t>2. Do not ‘bulk up’ your mileage. We need a line item for each journey.</t>
   </si>
   <si>
     <t>A ‘Multi-Site Worker’ is an individual who travels from location to location during their working day in order to carry out their role.</t>
   </si>
   <si>
     <t>If you are a 'Multi-Site Worker', you cannot claim commuter expenses, but you can claim mileage for journeys from appointment to appointment in conjunction with non-commuter journeys.</t>
   </si>
   <si>
     <t>You cannot claim a home-to-work journey or vice versa.</t>
   </si>
   <si>
     <t>A SmartWork expenses form must be submitted for all claims.</t>
   </si>
   <si>
     <t>Please follow these rules to ensure that your mileage claims are processed:</t>
   </si>
   <si>
     <t>Site-to-site Mileage Only Claim Form</t>
   </si>
   <si>
     <t>Site-to-site Mileage Claim Form</t>
@@ -254,66 +230,192 @@
   <si>
     <t>I must hold insurance endorsed for business use as well as a valid driver's licence and MOT.</t>
   </si>
   <si>
     <t>It is my responsibility to ensure that my vehicle is roadworthy and that I have instructed my insurers that my vehicle is used for business purposes and have the adequate insurance cover.</t>
   </si>
   <si>
     <t>I shall indemnify SmartWork.com Ltd for all costs arising from my failure to hold insurance endorsed for business use.</t>
   </si>
   <si>
     <t>Compliance:</t>
   </si>
   <si>
     <t>I confirm that I have not claimed for travel expenses on days I did not work (i.e., have a valid timesheet for).</t>
   </si>
   <si>
     <t>I am aware that if I am found to be falsifying expense claims I will face disciplinary action.</t>
   </si>
   <si>
     <t>I am a Multi-Site Worker and acknowledge that I cannot claim for home-to-work or work-to-home travel.</t>
   </si>
   <si>
     <t>I will only claim mileage between business appointments and other non-commuter journeys.</t>
   </si>
   <si>
-    <t>Please email to SmartWork on a weekly or monthly basis to invoicing@smartwork.com.</t>
+    <t xml:space="preserve">HMRC requires that the Umbrella has correctly verified the expenses, the Agency is unable to do this on their behalf. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The worker must be able to provide the umbrella with the receipts and evidence required. </t>
+  </si>
+  <si>
+    <t>This is separate to any verification that the Agency may undertake. If HMRC successfully challenge the expense claim, the liability is with the Umbrella.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>What to do if you cannot provide full postcode details</t>
+  </si>
+  <si>
+    <t>There might be some cases in which you’re unable to provide the postcode location(s) because of safeguarding concerns. That is a relevant practical challenge. Here’s how you might handle it:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The official guidance states that records should include the postcode for the start point of every journey and the postcode for the end point of every journey. </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>GOV.UK</t>
+    </r>
+  </si>
+  <si>
+    <t>If you cannot provide full postcodes for safeguarding reasons, you should document and explain your safeguarding rationale. For example: mark the location as “Restricted – safeguarding location” or use a coded reference rather than full postcode, and maintain secure internal records (that you can produce if HMRC requests them under confidentiality).</t>
+  </si>
+  <si>
+    <t>Ensure you still keep as much detail as possible: date, purpose of journey, approximate mileage or route, vehicle used, business reason. Even if exact postcodes are omitted for safeguarding, you should have sufficient evidence to justify the mileage claimed.</t>
+  </si>
+  <si>
+    <t>Consider speaking to your employer and HMRC (or a tax adviser) to confirm how best to record “sensitive” start/end points in a way acceptable for audit while protecting confidentiality.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Remember: if you cannot substantiate the claim with appropriate records, HMRC could challenge the claim or require repayment of relief. </t>
+  </si>
+  <si>
+    <t>Please sign this page before submitting, and email it to SmartWork on a weekly or monthly basis.</t>
+  </si>
+  <si>
+    <t>SIGN HERE</t>
+  </si>
+  <si>
+    <t>Vehicle type (Select cell to see list)</t>
+  </si>
+  <si>
+    <t>Fuel type (Select cell to see list)</t>
+  </si>
+  <si>
+    <t>Engine size (Select cell to see list)</t>
+  </si>
+  <si>
+    <t>Data Validation</t>
+  </si>
+  <si>
+    <t>Car</t>
+  </si>
+  <si>
+    <t>Van</t>
+  </si>
+  <si>
+    <t>Motorcycle</t>
+  </si>
+  <si>
+    <t>Bicycle</t>
+  </si>
+  <si>
+    <t>Diesel</t>
+  </si>
+  <si>
+    <t>Petrol</t>
+  </si>
+  <si>
+    <t>Electric</t>
+  </si>
+  <si>
+    <t>Diesel Hybrid</t>
+  </si>
+  <si>
+    <t>Petrol Hybrid</t>
+  </si>
+  <si>
+    <t>Petrol - 1400 cc or less</t>
+  </si>
+  <si>
+    <t>Petrol - 1401 to 2000 cc</t>
+  </si>
+  <si>
+    <t>Petrol - Over 2000 cc</t>
+  </si>
+  <si>
+    <t>Diesel - 1600 cc or less</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diesel - 1601 to 2000 cc </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diesel - Over 2000 cc </t>
+  </si>
+  <si>
+    <t>Electric - N/A</t>
+  </si>
+  <si>
+    <t>Per mile</t>
+  </si>
+  <si>
+    <t>(first 10,000 miles)</t>
+  </si>
+  <si>
+    <t>(over 10,000 miles)</t>
+  </si>
+  <si>
+    <t>55p</t>
+  </si>
+  <si>
+    <t>Vehicle registration number</t>
+  </si>
+  <si>
+    <t>Name</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF494698"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF494698"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Segoe UI"/>
       <family val="2"/>
@@ -366,72 +468,121 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <color theme="10"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF662483"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -540,242 +691,345 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="44" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1" indent="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00900000"/>
       <rgbColor rgb="00006411"/>
@@ -844,88 +1098,88 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>179917</xdr:colOff>
+      <xdr:colOff>52917</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>137585</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>3227364</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>21231</xdr:rowOff>
+      <xdr:colOff>3100364</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>42396</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="793750" y="455085"/>
+          <a:off x="666750" y="476250"/>
           <a:ext cx="3047447" cy="518646"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>193847</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>69186</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2673576" cy="446749"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
@@ -949,88 +1203,88 @@
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="193847" y="250161"/>
           <a:ext cx="2673576" cy="446749"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>170392</xdr:colOff>
+      <xdr:colOff>56092</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>19534</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2638425</xdr:colOff>
+      <xdr:colOff>2524125</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>126005</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="779992" y="505309"/>
+          <a:off x="465667" y="505309"/>
           <a:ext cx="2468033" cy="430321"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1289,1133 +1543,1488 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/tax-relief-for-employees/vehicles-you-use-for-work?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B8:N31"/>
+  <dimension ref="B7:N30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="80.7109375" customWidth="1"/>
     <col min="14" max="14" width="12.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="8" spans="2:3" ht="26.25" x14ac:dyDescent="0.45">
-[...8 lines deleted...]
-      <c r="B10" s="35"/>
+    <row r="7" spans="2:3" ht="26.25" x14ac:dyDescent="0.45">
+      <c r="B7" s="29"/>
+    </row>
+    <row r="8" spans="2:3" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B8" s="60" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="61"/>
+    </row>
+    <row r="10" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="58" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="11" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="36" t="s">
-        <v>33</v>
+      <c r="B11" s="58" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="36" t="s">
-        <v>34</v>
+      <c r="B12" s="58" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="36" t="s">
-[...49 lines deleted...]
-      <c r="N31" s="31"/>
+      <c r="B13" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="27"/>
+    </row>
+    <row r="14" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B14" s="62"/>
+      <c r="C14" s="27"/>
+    </row>
+    <row r="15" spans="2:3" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B15" s="62"/>
+      <c r="C15" s="27"/>
+    </row>
+    <row r="16" spans="2:3" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B16" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="27"/>
+    </row>
+    <row r="17" spans="2:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B17" s="44"/>
+      <c r="C17" s="27"/>
+    </row>
+    <row r="18" spans="2:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B18" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="27"/>
+    </row>
+    <row r="19" spans="2:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B19" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" s="27"/>
+    </row>
+    <row r="20" spans="2:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B20" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C20" s="27"/>
+    </row>
+    <row r="21" spans="2:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B21" s="62"/>
+      <c r="C21" s="27"/>
+    </row>
+    <row r="22" spans="2:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B22" s="62"/>
+      <c r="C22" s="27"/>
+    </row>
+    <row r="23" spans="2:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B23" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="27"/>
+    </row>
+    <row r="24" spans="2:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="C24" s="27"/>
+    </row>
+    <row r="25" spans="2:14" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="C25" s="27"/>
+    </row>
+    <row r="29" spans="2:14" ht="25.5" x14ac:dyDescent="0.5">
+      <c r="B29" s="32" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="N30" s="28"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B6:V44"/>
+  <dimension ref="B4:AJ52"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="16" style="2" customWidth="1"/>
-    <col min="3" max="3" width="23" style="2" customWidth="1"/>
-    <col min="4" max="4" width="18.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="26" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="19" style="2" customWidth="1"/>
-    <col min="7" max="7" width="21.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="25.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="2" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="2"/>
+    <col min="12" max="26" width="9.140625" style="2"/>
+    <col min="27" max="27" width="9.140625" style="35"/>
+    <col min="28" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="6" spans="2:22" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="AJ4" s="57" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="AJ5" s="35"/>
+    </row>
+    <row r="6" spans="2:36" x14ac:dyDescent="0.3">
       <c r="B6" s="1"/>
-    </row>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="AJ6" s="35" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="2:36" ht="27" x14ac:dyDescent="0.5">
+      <c r="B7" s="33" t="s">
+        <v>31</v>
       </c>
       <c r="C7" s="3"/>
-      <c r="K7" s="40" t="s">
-        <v>23</v>
+      <c r="K7" s="34" t="s">
+        <v>29</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
-    </row>
-    <row r="8" spans="2:22" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="AJ7" s="35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="4"/>
       <c r="K8" s="1"/>
-      <c r="L8" s="28"/>
-[...4 lines deleted...]
-      <c r="Q8" s="28"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="25"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
-    </row>
-    <row r="9" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ8" s="35" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="9" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="5" t="s">
-        <v>21</v>
-[...16 lines deleted...]
-      <c r="U9" s="48"/>
+        <v>91</v>
+      </c>
+      <c r="D9" s="65"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="67"/>
+      <c r="K9" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+      <c r="T9" s="79"/>
+      <c r="U9" s="79"/>
       <c r="V9" s="1"/>
-    </row>
-    <row r="10" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ9" s="35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="10" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="5"/>
-      <c r="K10" s="48"/>
-[...9 lines deleted...]
-      <c r="U10" s="48"/>
+      <c r="K10" s="79"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
+      <c r="N10" s="79"/>
+      <c r="O10" s="79"/>
+      <c r="P10" s="79"/>
+      <c r="Q10" s="79"/>
+      <c r="R10" s="79"/>
+      <c r="S10" s="79"/>
+      <c r="T10" s="79"/>
+      <c r="U10" s="79"/>
       <c r="V10" s="1"/>
-    </row>
-    <row r="11" spans="2:22" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="AJ10" s="35"/>
+    </row>
+    <row r="11" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="5" t="s">
-        <v>22</v>
-[...14 lines deleted...]
-      <c r="U11" s="48"/>
+        <v>4</v>
+      </c>
+      <c r="D11" s="65"/>
+      <c r="E11" s="66"/>
+      <c r="F11" s="67"/>
+      <c r="K11" s="26"/>
+      <c r="L11" s="26"/>
+      <c r="M11" s="26"/>
+      <c r="N11" s="26"/>
+      <c r="O11" s="26"/>
+      <c r="P11" s="26"/>
+      <c r="Q11" s="26"/>
+      <c r="R11" s="26"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="26"/>
+      <c r="U11" s="26"/>
       <c r="V11" s="1"/>
-    </row>
-    <row r="12" spans="2:22" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="AJ11" s="35"/>
+    </row>
+    <row r="12" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="5"/>
-      <c r="K12" s="48"/>
-[...9 lines deleted...]
-      <c r="U12" s="48"/>
+      <c r="K12" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="L12" s="79"/>
+      <c r="M12" s="79"/>
+      <c r="N12" s="79"/>
+      <c r="O12" s="79"/>
+      <c r="P12" s="79"/>
+      <c r="Q12" s="79"/>
+      <c r="R12" s="79"/>
+      <c r="S12" s="79"/>
+      <c r="T12" s="79"/>
+      <c r="U12" s="79"/>
       <c r="V12" s="1"/>
-    </row>
-    <row r="13" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ12" s="35" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="13" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="5" t="s">
-        <v>20</v>
-[...15 lines deleted...]
-      <c r="Q13" s="28"/>
+        <v>16</v>
+      </c>
+      <c r="D13" s="16"/>
+      <c r="F13" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="25"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
-    </row>
-    <row r="14" spans="2:22" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ13" s="35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="5"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
-      <c r="F14" s="61"/>
-[...14 lines deleted...]
-      <c r="U14" s="1"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="L14" s="79"/>
+      <c r="M14" s="79"/>
+      <c r="N14" s="79"/>
+      <c r="O14" s="79"/>
+      <c r="P14" s="79"/>
+      <c r="Q14" s="79"/>
+      <c r="R14" s="79"/>
+      <c r="S14" s="79"/>
+      <c r="T14" s="79"/>
+      <c r="U14" s="79"/>
       <c r="V14" s="1"/>
-    </row>
-    <row r="15" spans="2:22" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ14" s="35" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="C15" s="2"/>
-      <c r="D15" s="19"/>
+      <c r="D15" s="16"/>
       <c r="E15" s="2"/>
-      <c r="F15" s="55" t="s">
-[...20 lines deleted...]
-      <c r="U15" s="1"/>
+      <c r="F15" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="H15" s="75" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="76"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="79"/>
+      <c r="L15" s="79"/>
+      <c r="M15" s="79"/>
+      <c r="N15" s="79"/>
+      <c r="O15" s="79"/>
+      <c r="P15" s="79"/>
+      <c r="Q15" s="79"/>
+      <c r="R15" s="79"/>
+      <c r="S15" s="79"/>
+      <c r="T15" s="79"/>
+      <c r="U15" s="79"/>
       <c r="V15" s="1"/>
-    </row>
-    <row r="16" spans="2:22" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="AJ15" s="35" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="5"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
-      <c r="F16" s="55"/>
-[...19 lines deleted...]
-    <row r="17" spans="2:22" s="6" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="F16" s="68"/>
+      <c r="G16" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="H16" s="75" t="s">
+        <v>88</v>
+      </c>
+      <c r="I16" s="76"/>
+      <c r="J16" s="37"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+      <c r="T16" s="10"/>
+      <c r="U16" s="10"/>
+      <c r="V16" s="10"/>
+      <c r="AJ16" s="35" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2"/>
-      <c r="D17" s="19"/>
+      <c r="D17" s="16"/>
       <c r="E17" s="2"/>
-      <c r="F17" s="16" t="s">
-[...20 lines deleted...]
-      <c r="U17" s="1"/>
+      <c r="F17" s="52"/>
+      <c r="G17" s="52"/>
+      <c r="I17" s="49"/>
+      <c r="J17" s="35"/>
+      <c r="K17" s="79" t="s">
+        <v>20</v>
+      </c>
+      <c r="L17" s="79"/>
+      <c r="M17" s="79"/>
+      <c r="N17" s="79"/>
+      <c r="O17" s="79"/>
+      <c r="P17" s="79"/>
+      <c r="Q17" s="79"/>
+      <c r="R17" s="79"/>
+      <c r="S17" s="79"/>
+      <c r="T17" s="79"/>
+      <c r="U17" s="79"/>
       <c r="V17" s="1"/>
-    </row>
-    <row r="18" spans="2:22" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AJ17" s="35"/>
+    </row>
+    <row r="18" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="5"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="50" t="s">
+      <c r="F18" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="55" t="s">
+        <v>89</v>
+      </c>
+      <c r="H18" s="77" t="s">
+        <v>1</v>
+      </c>
+      <c r="I18" s="78"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="79"/>
+      <c r="L18" s="79"/>
+      <c r="M18" s="79"/>
+      <c r="N18" s="79"/>
+      <c r="O18" s="79"/>
+      <c r="P18" s="79"/>
+      <c r="Q18" s="79"/>
+      <c r="R18" s="79"/>
+      <c r="S18" s="79"/>
+      <c r="T18" s="79"/>
+      <c r="U18" s="79"/>
+      <c r="V18" s="1"/>
+      <c r="AJ18" s="35"/>
+    </row>
+    <row r="19" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="16"/>
+      <c r="F19" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="H18" s="50"/>
-      <c r="I18" s="42" t="s">
+      <c r="H19" s="77" t="s">
         <v>2</v>
       </c>
-      <c r="J18" s="41"/>
-[...20 lines deleted...]
-      <c r="G19" s="51" t="s">
+      <c r="I19" s="78"/>
+      <c r="J19" s="35"/>
+      <c r="K19" s="79"/>
+      <c r="L19" s="79"/>
+      <c r="M19" s="79"/>
+      <c r="N19" s="79"/>
+      <c r="O19" s="79"/>
+      <c r="P19" s="79"/>
+      <c r="Q19" s="79"/>
+      <c r="R19" s="79"/>
+      <c r="S19" s="79"/>
+      <c r="T19" s="79"/>
+      <c r="U19" s="79"/>
+      <c r="V19" s="1"/>
+      <c r="AJ19" s="35" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="5"/>
+      <c r="F20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="H19" s="51"/>
-      <c r="I19" s="43" t="s">
+      <c r="H20" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="J19" s="41"/>
-[...27 lines deleted...]
-      <c r="U20" s="1"/>
+      <c r="I20" s="78"/>
+      <c r="J20" s="35"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="43"/>
+      <c r="N20" s="43"/>
+      <c r="O20" s="43"/>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="43"/>
+      <c r="S20" s="43"/>
+      <c r="T20" s="43"/>
+      <c r="U20" s="43"/>
       <c r="V20" s="1"/>
-    </row>
-[...34 lines deleted...]
-      <c r="U21" s="48"/>
+      <c r="AA20" s="2"/>
+      <c r="AJ20" s="35" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="21" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" s="16"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="35"/>
+      <c r="K21" s="43"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="43"/>
+      <c r="N21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
+      <c r="R21" s="43"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="43"/>
       <c r="V21" s="1"/>
-    </row>
-[...25 lines deleted...]
-      <c r="U22" s="49"/>
+      <c r="AA21" s="2"/>
+      <c r="AJ21" s="35" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F22" s="94"/>
+      <c r="G22" s="95"/>
+      <c r="H22" s="95"/>
+      <c r="I22" s="95"/>
+      <c r="J22" s="35"/>
+      <c r="K22" s="43"/>
+      <c r="L22" s="43"/>
+      <c r="M22" s="43"/>
+      <c r="N22" s="43"/>
+      <c r="O22" s="43"/>
+      <c r="P22" s="43"/>
+      <c r="Q22" s="43"/>
+      <c r="R22" s="43"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="43"/>
+      <c r="U22" s="43"/>
       <c r="V22" s="1"/>
-    </row>
-[...23 lines deleted...]
-      <c r="U23" s="49"/>
+      <c r="AA22" s="2"/>
+      <c r="AJ22" s="35"/>
+    </row>
+    <row r="23" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="96"/>
+      <c r="F23" s="94"/>
+      <c r="G23" s="95"/>
+      <c r="H23" s="95"/>
+      <c r="I23" s="95"/>
+      <c r="J23" s="35"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="43"/>
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
       <c r="V23" s="1"/>
-    </row>
-[...19 lines deleted...]
-      <c r="Q24" s="1"/>
+      <c r="AA23" s="2"/>
+      <c r="AJ23" s="35"/>
+    </row>
+    <row r="24" spans="2:36" x14ac:dyDescent="0.3">
+      <c r="F24" s="7"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
-    </row>
-[...8 lines deleted...]
-      <c r="I25" s="23">
+      <c r="AA24" s="2"/>
+      <c r="AJ24" s="30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="2:36" s="10" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B25" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C25" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="82"/>
+      <c r="E25" s="82"/>
+      <c r="F25" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H25" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="I25" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="J25" s="9"/>
+      <c r="K25" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="V25" s="1"/>
+      <c r="AJ25" s="30" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="17"/>
+      <c r="C26" s="81"/>
+      <c r="D26" s="81"/>
+      <c r="E26" s="81"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="20">
+        <f>H26*$D$17/100</f>
+        <v>0</v>
+      </c>
+      <c r="J26" s="1"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="26"/>
+      <c r="P26" s="26"/>
+      <c r="Q26" s="26"/>
+      <c r="R26" s="26"/>
+      <c r="S26" s="26"/>
+      <c r="T26" s="26"/>
+      <c r="U26" s="26"/>
+      <c r="V26" s="1"/>
+      <c r="AA26" s="2"/>
+      <c r="AJ26" s="30" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="27" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="17"/>
+      <c r="C27" s="81"/>
+      <c r="D27" s="81"/>
+      <c r="E27" s="81"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="20">
+        <f t="shared" ref="I27:I45" si="0">H27*$D$17/100</f>
+        <v>0</v>
+      </c>
+      <c r="J27" s="1"/>
+      <c r="K27" s="79" t="s">
+        <v>58</v>
+      </c>
+      <c r="L27" s="79"/>
+      <c r="M27" s="79"/>
+      <c r="N27" s="79"/>
+      <c r="O27" s="79"/>
+      <c r="P27" s="79"/>
+      <c r="Q27" s="79"/>
+      <c r="R27" s="79"/>
+      <c r="S27" s="79"/>
+      <c r="T27" s="79"/>
+      <c r="U27" s="79"/>
+      <c r="V27" s="1"/>
+      <c r="AA27" s="2"/>
+      <c r="AJ27" s="30" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="28" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="17"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="81"/>
+      <c r="E28" s="81"/>
+      <c r="F28" s="18"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="1"/>
-[...23 lines deleted...]
-      <c r="I26" s="23">
+      <c r="J28" s="1"/>
+      <c r="K28" s="79"/>
+      <c r="L28" s="79"/>
+      <c r="M28" s="79"/>
+      <c r="N28" s="79"/>
+      <c r="O28" s="79"/>
+      <c r="P28" s="79"/>
+      <c r="Q28" s="79"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="79"/>
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="1"/>
+    </row>
+    <row r="29" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="17"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="1"/>
-[...21 lines deleted...]
-      <c r="I27" s="23">
+      <c r="J29" s="1"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="P29" s="26"/>
+      <c r="Q29" s="26"/>
+      <c r="R29" s="26"/>
+      <c r="S29" s="26"/>
+      <c r="T29" s="26"/>
+      <c r="U29" s="26"/>
+      <c r="V29" s="1"/>
+    </row>
+    <row r="30" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="17"/>
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="1"/>
-[...10 lines deleted...]
-      <c r="I28" s="23">
+      <c r="J30" s="1"/>
+      <c r="K30" s="80" t="s">
+        <v>59</v>
+      </c>
+      <c r="L30" s="80"/>
+      <c r="M30" s="80"/>
+      <c r="N30" s="80"/>
+      <c r="O30" s="80"/>
+      <c r="P30" s="80"/>
+      <c r="Q30" s="80"/>
+      <c r="R30" s="80"/>
+      <c r="S30" s="80"/>
+      <c r="T30" s="80"/>
+      <c r="U30" s="80"/>
+      <c r="V30" s="1"/>
+      <c r="AA30" s="2"/>
+    </row>
+    <row r="31" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="17"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="1"/>
-[...9 lines deleted...]
-      <c r="I29" s="23">
+      <c r="J31" s="1"/>
+      <c r="K31" s="80"/>
+      <c r="L31" s="80"/>
+      <c r="M31" s="80"/>
+      <c r="N31" s="80"/>
+      <c r="O31" s="80"/>
+      <c r="P31" s="80"/>
+      <c r="Q31" s="80"/>
+      <c r="R31" s="80"/>
+      <c r="S31" s="80"/>
+      <c r="T31" s="80"/>
+      <c r="U31" s="80"/>
+      <c r="V31" s="1"/>
+      <c r="AA31" s="2"/>
+    </row>
+    <row r="32" spans="2:36" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="17"/>
+      <c r="C32" s="81"/>
+      <c r="D32" s="81"/>
+      <c r="E32" s="81"/>
+      <c r="F32" s="18"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J29" s="1"/>
-[...12 lines deleted...]
-      <c r="I30" s="23">
+      <c r="J32" s="1"/>
+      <c r="K32" s="26"/>
+      <c r="L32" s="26"/>
+      <c r="M32" s="26"/>
+      <c r="N32" s="26"/>
+      <c r="O32" s="26"/>
+      <c r="P32" s="26"/>
+      <c r="Q32" s="26"/>
+      <c r="R32" s="26"/>
+      <c r="S32" s="26"/>
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="AA32" s="2"/>
+    </row>
+    <row r="33" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="17"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="18"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="19"/>
+      <c r="I33" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J30" s="1"/>
-[...9 lines deleted...]
-      <c r="I31" s="23">
+      <c r="J33" s="1"/>
+      <c r="K33" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="L33" s="79"/>
+      <c r="M33" s="79"/>
+      <c r="N33" s="79"/>
+      <c r="O33" s="79"/>
+      <c r="P33" s="79"/>
+      <c r="Q33" s="79"/>
+      <c r="R33" s="79"/>
+      <c r="S33" s="79"/>
+      <c r="T33" s="79"/>
+      <c r="U33" s="79"/>
+      <c r="AA33" s="2"/>
+    </row>
+    <row r="34" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="17"/>
+      <c r="C34" s="81"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="81"/>
+      <c r="F34" s="18"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="1"/>
-[...12 lines deleted...]
-      <c r="I32" s="23">
+      <c r="J34" s="1"/>
+      <c r="K34" s="79"/>
+      <c r="L34" s="79"/>
+      <c r="M34" s="79"/>
+      <c r="N34" s="79"/>
+      <c r="O34" s="79"/>
+      <c r="P34" s="79"/>
+      <c r="Q34" s="79"/>
+      <c r="R34" s="79"/>
+      <c r="S34" s="79"/>
+      <c r="T34" s="79"/>
+      <c r="U34" s="79"/>
+      <c r="AA34" s="2"/>
+    </row>
+    <row r="35" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="17"/>
+      <c r="C35" s="81"/>
+      <c r="D35" s="81"/>
+      <c r="E35" s="81"/>
+      <c r="F35" s="18"/>
+      <c r="G35" s="18"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="1"/>
-[...9 lines deleted...]
-      <c r="I33" s="23">
+      <c r="J35" s="1"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="26"/>
+      <c r="R35" s="26"/>
+      <c r="S35" s="26"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26"/>
+      <c r="AA35" s="2"/>
+    </row>
+    <row r="36" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="17"/>
+      <c r="C36" s="81"/>
+      <c r="D36" s="81"/>
+      <c r="E36" s="81"/>
+      <c r="F36" s="18"/>
+      <c r="G36" s="18"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="1"/>
-      <c r="K33" s="33" t="s">
+      <c r="J36" s="1"/>
+      <c r="K36" s="79" t="s">
         <v>61</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="I34" s="23">
+      <c r="L36" s="79"/>
+      <c r="M36" s="79"/>
+      <c r="N36" s="79"/>
+      <c r="O36" s="79"/>
+      <c r="P36" s="79"/>
+      <c r="Q36" s="79"/>
+      <c r="R36" s="79"/>
+      <c r="S36" s="79"/>
+      <c r="T36" s="79"/>
+      <c r="U36" s="79"/>
+      <c r="AA36" s="2"/>
+    </row>
+    <row r="37" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="17"/>
+      <c r="C37" s="81"/>
+      <c r="D37" s="81"/>
+      <c r="E37" s="81"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="1"/>
-[...9 lines deleted...]
-      <c r="I35" s="23">
+      <c r="J37" s="1"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+      <c r="N37" s="79"/>
+      <c r="O37" s="79"/>
+      <c r="P37" s="79"/>
+      <c r="Q37" s="79"/>
+      <c r="R37" s="79"/>
+      <c r="S37" s="79"/>
+      <c r="T37" s="79"/>
+      <c r="U37" s="79"/>
+    </row>
+    <row r="38" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="17"/>
+      <c r="C38" s="81"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="81"/>
+      <c r="F38" s="18"/>
+      <c r="G38" s="18"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="1"/>
-[...9 lines deleted...]
-      <c r="I36" s="23">
+      <c r="J38" s="1"/>
+      <c r="K38" s="26"/>
+      <c r="L38" s="26"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="26"/>
+      <c r="O38" s="26"/>
+      <c r="P38" s="26"/>
+      <c r="Q38" s="26"/>
+      <c r="R38" s="26"/>
+      <c r="S38" s="26"/>
+      <c r="T38" s="26"/>
+      <c r="U38" s="26"/>
+    </row>
+    <row r="39" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="17"/>
+      <c r="C39" s="81"/>
+      <c r="D39" s="81"/>
+      <c r="E39" s="81"/>
+      <c r="F39" s="18"/>
+      <c r="G39" s="18"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="1"/>
-[...9 lines deleted...]
-      <c r="I37" s="23">
+      <c r="J39" s="1"/>
+      <c r="K39" s="83" t="s">
+        <v>62</v>
+      </c>
+      <c r="L39" s="83"/>
+      <c r="M39" s="83"/>
+      <c r="N39" s="83"/>
+      <c r="O39" s="83"/>
+      <c r="P39" s="83"/>
+      <c r="Q39" s="83"/>
+      <c r="R39" s="83"/>
+      <c r="S39" s="83"/>
+      <c r="T39" s="83"/>
+      <c r="U39" s="83"/>
+    </row>
+    <row r="40" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="17"/>
+      <c r="C40" s="81"/>
+      <c r="D40" s="81"/>
+      <c r="E40" s="81"/>
+      <c r="F40" s="18"/>
+      <c r="G40" s="18"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="1"/>
-[...9 lines deleted...]
-      <c r="I38" s="23">
+      <c r="J40" s="1"/>
+      <c r="K40" s="83"/>
+      <c r="L40" s="83"/>
+      <c r="M40" s="83"/>
+      <c r="N40" s="83"/>
+      <c r="O40" s="83"/>
+      <c r="P40" s="83"/>
+      <c r="Q40" s="83"/>
+      <c r="R40" s="83"/>
+      <c r="S40" s="83"/>
+      <c r="T40" s="83"/>
+      <c r="U40" s="83"/>
+    </row>
+    <row r="41" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="17"/>
+      <c r="C41" s="81"/>
+      <c r="D41" s="81"/>
+      <c r="E41" s="81"/>
+      <c r="F41" s="18"/>
+      <c r="G41" s="18"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="1"/>
-[...9 lines deleted...]
-      <c r="I39" s="23">
+      <c r="J41" s="1"/>
+    </row>
+    <row r="42" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="17"/>
+      <c r="C42" s="81"/>
+      <c r="D42" s="81"/>
+      <c r="E42" s="81"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="1"/>
-[...9 lines deleted...]
-      <c r="I40" s="23">
+      <c r="J42" s="1"/>
+      <c r="K42" s="84" t="s">
+        <v>63</v>
+      </c>
+      <c r="L42" s="84"/>
+      <c r="M42" s="84"/>
+      <c r="N42" s="84"/>
+      <c r="O42" s="84"/>
+      <c r="P42" s="84"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="84"/>
+      <c r="U42" s="84"/>
+    </row>
+    <row r="43" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="17"/>
+      <c r="C43" s="81"/>
+      <c r="D43" s="81"/>
+      <c r="E43" s="81"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="1"/>
-[...9 lines deleted...]
-      <c r="I41" s="23">
+      <c r="J43" s="1"/>
+      <c r="K43" s="84"/>
+      <c r="L43" s="84"/>
+      <c r="M43" s="84"/>
+      <c r="N43" s="84"/>
+      <c r="O43" s="84"/>
+      <c r="P43" s="84"/>
+      <c r="Q43" s="84"/>
+      <c r="R43" s="84"/>
+      <c r="S43" s="84"/>
+      <c r="T43" s="84"/>
+      <c r="U43" s="84"/>
+    </row>
+    <row r="44" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="17"/>
+      <c r="C44" s="81"/>
+      <c r="D44" s="81"/>
+      <c r="E44" s="81"/>
+      <c r="F44" s="18"/>
+      <c r="G44" s="18"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J41" s="1"/>
-[...11 lines deleted...]
-        <f>SUM(H22:H41)</f>
+      <c r="J44" s="1"/>
+    </row>
+    <row r="45" spans="2:27" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="17"/>
+      <c r="C45" s="81"/>
+      <c r="D45" s="81"/>
+      <c r="E45" s="81"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="20">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="I42" s="26">
-        <f>SUM(I22:I41)</f>
+      <c r="J45" s="1"/>
+    </row>
+    <row r="46" spans="2:27" ht="25.5" x14ac:dyDescent="0.5">
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="4"/>
+      <c r="F46" s="4"/>
+      <c r="G46" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="H46" s="22">
+        <f>SUM(H26:H45)</f>
         <v>0</v>
       </c>
-      <c r="J42" s="1"/>
-[...7 lines deleted...]
-      <c r="I44" s="15"/>
+      <c r="I46" s="23">
+        <f>SUM(I26:I45)</f>
+        <v>0</v>
+      </c>
+      <c r="J46" s="1"/>
+      <c r="K46" s="34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="47" spans="2:27" x14ac:dyDescent="0.3">
+      <c r="H47" s="11"/>
+      <c r="I47" s="12"/>
+    </row>
+    <row r="48" spans="2:27" x14ac:dyDescent="0.3">
+      <c r="H48" s="13"/>
+      <c r="I48" s="14"/>
+      <c r="K48" s="30" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="49" spans="7:9" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="G49" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="H49" s="48"/>
+      <c r="I49" s="48"/>
+    </row>
+    <row r="50" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G50" s="85"/>
+      <c r="H50" s="86"/>
+      <c r="I50" s="87"/>
+    </row>
+    <row r="51" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G51" s="88"/>
+      <c r="H51" s="89"/>
+      <c r="I51" s="90"/>
+    </row>
+    <row r="52" spans="7:9" x14ac:dyDescent="0.3">
+      <c r="G52" s="91"/>
+      <c r="H52" s="92"/>
+      <c r="I52" s="93"/>
     </row>
   </sheetData>
-  <mergeCells count="35">
-[...28 lines deleted...]
-    <mergeCell ref="C34:E34"/>
+  <mergeCells count="41">
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="C36:E36"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="C38:E38"/>
+    <mergeCell ref="K36:U37"/>
+    <mergeCell ref="K39:U40"/>
+    <mergeCell ref="K42:U43"/>
+    <mergeCell ref="G50:I52"/>
+    <mergeCell ref="C45:E45"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="C40:E40"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="K27:U28"/>
+    <mergeCell ref="K30:U31"/>
+    <mergeCell ref="K33:U34"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="K9:U10"/>
+    <mergeCell ref="K12:U12"/>
+    <mergeCell ref="K14:U15"/>
+    <mergeCell ref="K17:U19"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="F13:I14"/>
+    <mergeCell ref="H15:I15"/>
   </mergeCells>
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select vehicle type from the dropdown." sqref="D15" xr:uid="{E9C5BEE2-F5A2-4DDA-92C3-3DF6FDDF2E6B}">
+      <formula1>$AJ$6:$AJ$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select fuel type from the dropdown." sqref="D19" xr:uid="{C26C64D5-98EA-4D42-B3BB-C894B7AFE5BC}">
+      <formula1>$AJ$12:$AJ$16</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select engine size from the dropdown." sqref="D21" xr:uid="{837B0C58-421E-4034-B82E-2986910836FF}">
+      <formula1>$AJ$19:$AJ$27</formula1>
+    </dataValidation>
+  </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="K30:U31" r:id="rId1" display="The official guidance states that records should include the postcode for the start point of every journey and the postcode for the end point of every journey. GOV.UK" xr:uid="{EC39A43F-16D3-41EF-8DA6-8A121E76477C}"/>
+  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="0.65" bottom="0.66" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B6:N35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" customWidth="1"/>
     <col min="14" max="14" width="12.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" ht="26.25" x14ac:dyDescent="0.45">
-      <c r="B6" s="32"/>
+      <c r="B6" s="29"/>
     </row>
     <row r="7" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B7" s="64" t="s">
+      <c r="B7" s="38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B10" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B11" s="39"/>
+    </row>
+    <row r="12" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B12" s="40" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B13" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="64" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="64" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B16" s="41"/>
+    </row>
+    <row r="17" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B17" s="40" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B18" s="64" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B19" s="41"/>
+    </row>
+    <row r="20" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B20" s="40" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B21" s="64" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B12" s="66" t="s">
+    <row r="22" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B22" s="64" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="13" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B13" s="67" t="s">
+    <row r="23" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B23" s="64" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="14" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B14" s="67" t="s">
+    <row r="24" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B24" s="64" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="15" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B15" s="67" t="s">
+    <row r="25" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B25" s="64" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B26" s="64" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B27" s="41"/>
+    </row>
+    <row r="28" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B28" s="40" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="16" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="66" t="s">
+    <row r="29" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B29" s="64" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="18" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B18" s="67" t="s">
+    <row r="30" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B30" s="64" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="19" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B20" s="66" t="s">
+    <row r="31" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B31" s="64" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="21" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B21" s="67" t="s">
+    <row r="32" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B32" s="41"/>
+      <c r="N32" s="28"/>
+    </row>
+    <row r="33" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B33" s="40" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="22" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B22" s="67" t="s">
+    <row r="34" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B34" s="64" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="23" spans="2:14" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="B23" s="67" t="s">
+    <row r="35" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B35" s="64" t="s">
         <v>50</v>
-      </c>
-[...55 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Cover</vt:lpstr>
-      <vt:lpstr>Mileage</vt:lpstr>
+      <vt:lpstr>Mileage Log</vt:lpstr>
       <vt:lpstr>Terms and Conditions</vt:lpstr>
-      <vt:lpstr>Mileage!Print_Area</vt:lpstr>
+      <vt:lpstr>'Mileage Log'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Project People Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>David</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>