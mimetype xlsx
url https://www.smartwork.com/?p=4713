--- v0 (2026-02-07)
+++ v1 (2026-08-23)
@@ -7,198 +7,189 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\SmartWork Literature\2025-26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\SmartWork Literature\2026-27\Expenses Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8272E5E9-5881-4381-A566-8FEA9732D9D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B9483E9-6553-40B4-AFA7-163E8D68EE4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Expenses Cover" sheetId="9" r:id="rId1"/>
     <sheet name="Mileage Log" sheetId="6" r:id="rId2"/>
     <sheet name="Expenses Form" sheetId="10" r:id="rId3"/>
     <sheet name="Terms and Conditions" sheetId="8" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Expenses Form'!$A$1:$J$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Mileage Log'!$B$7:$J$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Mileage Log'!$B$7:$J$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H29" i="10" l="1"/>
+  <c r="I28" i="6" l="1"/>
+  <c r="I29" i="6"/>
+  <c r="I30" i="6"/>
+  <c r="I31" i="6"/>
+  <c r="I32" i="6"/>
+  <c r="I33" i="6"/>
+  <c r="I34" i="6"/>
+  <c r="I35" i="6"/>
+  <c r="I36" i="6"/>
+  <c r="I37" i="6"/>
+  <c r="I38" i="6"/>
+  <c r="I39" i="6"/>
+  <c r="I40" i="6"/>
+  <c r="I41" i="6"/>
+  <c r="I42" i="6"/>
+  <c r="I43" i="6"/>
+  <c r="I44" i="6"/>
+  <c r="I45" i="6"/>
+  <c r="I46" i="6"/>
+  <c r="I27" i="6"/>
+  <c r="H29" i="10"/>
   <c r="G29" i="10"/>
   <c r="I28" i="10"/>
   <c r="I27" i="10"/>
   <c r="I26" i="10"/>
   <c r="I25" i="10"/>
   <c r="I24" i="10"/>
   <c r="I23" i="10"/>
   <c r="I22" i="10"/>
   <c r="I21" i="10"/>
   <c r="I20" i="10"/>
   <c r="I19" i="10"/>
   <c r="I18" i="10"/>
   <c r="I17" i="10"/>
   <c r="I16" i="10"/>
   <c r="I15" i="10"/>
   <c r="I14" i="10"/>
   <c r="I13" i="10"/>
   <c r="I29" i="10" l="1"/>
-  <c r="I25" i="6" l="1"/>
-[...20 lines deleted...]
-  <c r="I45" i="6" l="1"/>
+  <c r="H47" i="6" l="1"/>
+  <c r="I47" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="102">
   <si>
     <t>Cars &amp; Vans</t>
   </si>
   <si>
     <t>25p</t>
   </si>
   <si>
     <t>24p</t>
   </si>
   <si>
     <t>20p</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Date of expense</t>
   </si>
   <si>
     <t>Business Miles</t>
-  </si>
-[...1 lines deleted...]
-    <t>45p</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Amount Claimed</t>
   </si>
   <si>
     <t>Postcode of the Destination</t>
   </si>
   <si>
     <t>Postcode of the Place of Departure</t>
   </si>
   <si>
     <t>Trip Details</t>
   </si>
   <si>
     <t>Bicycles</t>
   </si>
   <si>
     <t>Motorcycles</t>
   </si>
   <si>
     <t>Pence per mile</t>
   </si>
   <si>
     <t>Vehicle type</t>
   </si>
   <si>
     <t>Rate information (per tax year)</t>
   </si>
   <si>
     <t>Exceeded 10,000 miles in tax year Y/N</t>
-  </si>
-[...4 lines deleted...]
-    <t>Date:</t>
   </si>
   <si>
     <t>Mileage Log</t>
   </si>
   <si>
     <t>Verification of Expenses</t>
   </si>
   <si>
     <t xml:space="preserve">1. Ensure that you enter the ‘To’ and ‘From’ postcodes correctly, claims will be rejected if the postcode does not exist on the AA or RAC database. </t>
   </si>
   <si>
     <t>3. Without a claim form and accompanying receipts, expenses that have been reimbursed by the agency will automatically form part of your income and will be taxed.</t>
   </si>
   <si>
     <t xml:space="preserve">4. Ensure that the dates of the journeys claimed match the dates you’ve entered on your timesheet as claims will be rejected if the dates do not match the working days. </t>
   </si>
   <si>
     <t>2. Expenses not supported by receipts cannot be claimed unless agreed by your business manager.</t>
   </si>
   <si>
     <t>I agree to the following Terms and Conditions:</t>
   </si>
   <si>
     <t>I shall indemnify SmartWork.com Ltd for all costs arising from my failure to hold insurance endorsed for business use.</t>
   </si>
@@ -441,50 +432,56 @@
     <t>Diesel Hybrid</t>
   </si>
   <si>
     <t>Petrol Hybrid</t>
   </si>
   <si>
     <t>Petrol - 1400 cc or less</t>
   </si>
   <si>
     <t>Petrol - 1401 to 2000 cc</t>
   </si>
   <si>
     <t>Petrol - Over 2000 cc</t>
   </si>
   <si>
     <t>Diesel - 1600 cc or less</t>
   </si>
   <si>
     <t xml:space="preserve">Diesel - 1601 to 2000 cc </t>
   </si>
   <si>
     <t xml:space="preserve">Diesel - Over 2000 cc </t>
   </si>
   <si>
     <t>Electric - N/A</t>
+  </si>
+  <si>
+    <t>55p</t>
+  </si>
+  <si>
+    <t>Vehicle registration details</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -900,51 +897,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1281,50 +1278,57 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
@@ -1931,1201 +1935,1247 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/tax-relief-for-employees/vehicles-you-use-for-work?utm_source=chatgpt.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B10:B24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="14" max="14" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="10" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B10" s="117" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B11" s="31"/>
+    </row>
+    <row r="12" spans="2:2" ht="20.25" x14ac:dyDescent="0.2">
+      <c r="B12" s="32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B13" s="31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B14" s="31"/>
+    </row>
+    <row r="15" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B15" s="33" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="32" t="s">
+    <row r="16" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B16" s="33"/>
+    </row>
+    <row r="17" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B17" s="118" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B18" s="33"/>
+    </row>
+    <row r="19" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="B19" s="31" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="13" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
-[...27 lines deleted...]
-    </row>
     <row r="20" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B20" s="31" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B21" s="31" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B22" s="31"/>
     </row>
     <row r="23" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B23" s="31"/>
     </row>
     <row r="24" spans="2:2" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B24" s="118" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B4:AJ51"/>
+  <dimension ref="B4:AJ53"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10:F10"/>
+    <sheetView showGridLines="0" topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="16" style="2" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="26.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="19" style="2" customWidth="1"/>
     <col min="7" max="7" width="21.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="15" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="2" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
       <c r="AJ4" s="26" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
       <c r="AJ5" s="26"/>
     </row>
     <row r="6" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
       <c r="AJ6" s="26" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B7" s="1"/>
       <c r="AJ7" s="26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="2:36" ht="27" x14ac:dyDescent="0.5">
       <c r="B8" s="37" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="C8" s="3"/>
       <c r="K8" s="38" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="AJ8" s="26" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="9" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B9" s="4"/>
       <c r="K9" s="1"/>
       <c r="L9" s="25"/>
       <c r="M9" s="25"/>
       <c r="N9" s="25"/>
       <c r="O9" s="25"/>
       <c r="P9" s="25"/>
       <c r="Q9" s="25"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="AJ9" s="26" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="10" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="5" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="D10" s="122"/>
       <c r="E10" s="123"/>
       <c r="F10" s="124"/>
       <c r="K10" s="136" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="L10" s="136"/>
       <c r="M10" s="136"/>
       <c r="N10" s="136"/>
       <c r="O10" s="136"/>
       <c r="P10" s="136"/>
       <c r="Q10" s="136"/>
       <c r="R10" s="136"/>
       <c r="S10" s="136"/>
       <c r="T10" s="136"/>
       <c r="U10" s="136"/>
       <c r="V10" s="1"/>
     </row>
     <row r="11" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="5"/>
       <c r="K11" s="136"/>
       <c r="L11" s="136"/>
       <c r="M11" s="136"/>
       <c r="N11" s="136"/>
       <c r="O11" s="136"/>
       <c r="P11" s="136"/>
       <c r="Q11" s="136"/>
       <c r="R11" s="136"/>
       <c r="S11" s="136"/>
       <c r="T11" s="136"/>
       <c r="U11" s="136"/>
       <c r="V11" s="1"/>
     </row>
     <row r="12" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="5" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="D12" s="122"/>
       <c r="E12" s="123"/>
       <c r="F12" s="124"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
       <c r="O12" s="27"/>
       <c r="P12" s="27"/>
       <c r="Q12" s="27"/>
       <c r="R12" s="27"/>
       <c r="S12" s="27"/>
       <c r="T12" s="27"/>
       <c r="U12" s="27"/>
       <c r="V12" s="1"/>
       <c r="AJ12" s="26" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="13" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="5"/>
       <c r="K13" s="136" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="L13" s="136"/>
       <c r="M13" s="136"/>
       <c r="N13" s="136"/>
       <c r="O13" s="136"/>
       <c r="P13" s="136"/>
       <c r="Q13" s="136"/>
       <c r="R13" s="136"/>
       <c r="S13" s="136"/>
       <c r="T13" s="136"/>
       <c r="U13" s="136"/>
       <c r="V13" s="1"/>
       <c r="AJ13" s="26" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D14" s="16"/>
       <c r="F14" s="125" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G14" s="126"/>
       <c r="H14" s="126"/>
       <c r="I14" s="127"/>
       <c r="J14" s="43"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
       <c r="O14" s="27"/>
       <c r="P14" s="27"/>
       <c r="Q14" s="25"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="AJ14" s="26" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="40"/>
       <c r="G15" s="41"/>
       <c r="H15" s="41"/>
       <c r="I15" s="42"/>
       <c r="J15" s="43"/>
       <c r="K15" s="136" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="L15" s="136"/>
       <c r="M15" s="136"/>
       <c r="N15" s="136"/>
       <c r="O15" s="136"/>
       <c r="P15" s="136"/>
       <c r="Q15" s="136"/>
       <c r="R15" s="136"/>
       <c r="S15" s="136"/>
       <c r="T15" s="136"/>
       <c r="U15" s="136"/>
       <c r="V15" s="1"/>
       <c r="AJ15" s="26" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="5" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="16"/>
       <c r="E16" s="2"/>
       <c r="F16" s="121" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G16" s="107" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H16" s="128" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I16" s="129"/>
       <c r="J16" s="44"/>
       <c r="K16" s="136"/>
       <c r="L16" s="136"/>
       <c r="M16" s="136"/>
       <c r="N16" s="136"/>
       <c r="O16" s="136"/>
       <c r="P16" s="136"/>
       <c r="Q16" s="136"/>
       <c r="R16" s="136"/>
       <c r="S16" s="136"/>
       <c r="T16" s="136"/>
       <c r="U16" s="136"/>
       <c r="V16" s="1"/>
       <c r="AJ16" s="26" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="5"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="121"/>
       <c r="G17" s="107" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="H17" s="128" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="I17" s="129"/>
       <c r="J17" s="44"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
       <c r="N17" s="24"/>
       <c r="O17" s="24"/>
       <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
       <c r="AJ17" s="26"/>
     </row>
     <row r="18" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="16"/>
       <c r="E18" s="2"/>
       <c r="F18" s="108"/>
       <c r="G18" s="108"/>
       <c r="I18" s="106"/>
       <c r="J18" s="45"/>
       <c r="K18" s="136" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="L18" s="136"/>
       <c r="M18" s="136"/>
       <c r="N18" s="136"/>
       <c r="O18" s="136"/>
       <c r="P18" s="136"/>
       <c r="Q18" s="136"/>
       <c r="R18" s="136"/>
       <c r="S18" s="136"/>
       <c r="T18" s="136"/>
       <c r="U18" s="136"/>
       <c r="V18" s="1"/>
       <c r="AJ18" s="26"/>
     </row>
     <row r="19" spans="2:36" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="5"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="109" t="s">
         <v>0</v>
       </c>
       <c r="G19" s="110" t="s">
-        <v>7</v>
+        <v>100</v>
       </c>
       <c r="H19" s="138" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="139"/>
       <c r="J19" s="45"/>
       <c r="K19" s="136"/>
       <c r="L19" s="136"/>
       <c r="M19" s="136"/>
       <c r="N19" s="136"/>
       <c r="O19" s="136"/>
       <c r="P19" s="136"/>
       <c r="Q19" s="136"/>
       <c r="R19" s="136"/>
       <c r="S19" s="136"/>
       <c r="T19" s="136"/>
       <c r="U19" s="136"/>
       <c r="V19" s="1"/>
       <c r="AJ19" s="26" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="5" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D20" s="16"/>
       <c r="F20" s="109" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="G20" s="110" t="s">
         <v>2</v>
       </c>
       <c r="H20" s="138" t="s">
         <v>2</v>
       </c>
       <c r="I20" s="139"/>
       <c r="J20" s="45"/>
       <c r="K20" s="136"/>
       <c r="L20" s="136"/>
       <c r="M20" s="136"/>
       <c r="N20" s="136"/>
       <c r="O20" s="136"/>
       <c r="P20" s="136"/>
       <c r="Q20" s="136"/>
       <c r="R20" s="136"/>
       <c r="S20" s="136"/>
       <c r="T20" s="136"/>
       <c r="U20" s="136"/>
       <c r="V20" s="1"/>
       <c r="AJ20" s="26" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="5"/>
       <c r="D21" s="111"/>
       <c r="F21" s="109" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G21" s="110" t="s">
         <v>3</v>
       </c>
       <c r="H21" s="138" t="s">
         <v>3</v>
       </c>
       <c r="I21" s="139"/>
       <c r="J21" s="45"/>
       <c r="K21" s="104"/>
       <c r="L21" s="104"/>
       <c r="M21" s="104"/>
       <c r="N21" s="104"/>
       <c r="O21" s="104"/>
       <c r="P21" s="104"/>
       <c r="Q21" s="104"/>
       <c r="R21" s="104"/>
       <c r="S21" s="104"/>
       <c r="T21" s="104"/>
       <c r="U21" s="104"/>
       <c r="V21" s="1"/>
       <c r="AJ21" s="26" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D22" s="16"/>
       <c r="F22" s="112"/>
       <c r="G22" s="113"/>
       <c r="H22" s="35"/>
       <c r="I22" s="105"/>
       <c r="J22" s="45"/>
       <c r="K22" s="104"/>
       <c r="L22" s="104"/>
       <c r="M22" s="104"/>
       <c r="N22" s="104"/>
       <c r="O22" s="104"/>
       <c r="P22" s="104"/>
       <c r="Q22" s="104"/>
       <c r="R22" s="104"/>
       <c r="S22" s="104"/>
       <c r="T22" s="104"/>
       <c r="U22" s="104"/>
       <c r="V22" s="1"/>
       <c r="AJ22" s="46" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
-    <row r="23" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="U23" s="1"/>
+    <row r="23" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="5"/>
+      <c r="D23" s="111"/>
+      <c r="F23" s="150"/>
+      <c r="G23" s="151"/>
+      <c r="H23" s="151"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="45"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="104"/>
+      <c r="M23" s="104"/>
+      <c r="N23" s="104"/>
+      <c r="O23" s="104"/>
+      <c r="P23" s="104"/>
+      <c r="Q23" s="104"/>
+      <c r="R23" s="104"/>
+      <c r="S23" s="104"/>
+      <c r="T23" s="104"/>
+      <c r="U23" s="104"/>
       <c r="V23" s="1"/>
-      <c r="AJ23" s="46" t="s">
-        <v>100</v>
+      <c r="AJ23" s="46"/>
+    </row>
+    <row r="24" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="5" t="s">
+        <v>101</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B24" s="36" t="s">
+      <c r="D24" s="152"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="151"/>
+      <c r="H24" s="151"/>
+      <c r="I24" s="151"/>
+      <c r="J24" s="45"/>
+      <c r="K24" s="104"/>
+      <c r="L24" s="104"/>
+      <c r="M24" s="104"/>
+      <c r="N24" s="104"/>
+      <c r="O24" s="104"/>
+      <c r="P24" s="104"/>
+      <c r="Q24" s="104"/>
+      <c r="R24" s="104"/>
+      <c r="S24" s="104"/>
+      <c r="T24" s="104"/>
+      <c r="U24" s="104"/>
+      <c r="V24" s="1"/>
+      <c r="AJ24" s="46"/>
+    </row>
+    <row r="25" spans="2:36" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="F25" s="7"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="24"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="1"/>
+      <c r="S25" s="1"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="AJ25" s="46" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="2:36" s="10" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B26" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="120" t="s">
-[...4 lines deleted...]
-      <c r="F24" s="36" t="s">
+      <c r="C26" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="G24" s="36" t="s">
+      <c r="D26" s="120"/>
+      <c r="E26" s="120"/>
+      <c r="F26" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="H24" s="36" t="s">
+      <c r="G26" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="H26" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="I24" s="36" t="s">
-        <v>9</v>
+      <c r="I26" s="36" t="s">
+        <v>8</v>
       </c>
-      <c r="J24" s="9"/>
-[...1 lines deleted...]
-        <v>72</v>
+      <c r="J26" s="9"/>
+      <c r="K26" s="97" t="s">
+        <v>69</v>
       </c>
-      <c r="V24" s="1"/>
-[...1 lines deleted...]
-        <v>101</v>
+      <c r="V26" s="1"/>
+      <c r="AJ26" s="46" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="25" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-[...55 lines deleted...]
-    <row r="27" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="17"/>
       <c r="C27" s="119"/>
       <c r="D27" s="119"/>
       <c r="E27" s="119"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="19"/>
       <c r="I27" s="20">
-        <f t="shared" si="0"/>
+        <f>H27*$D$18/100</f>
         <v>0</v>
       </c>
       <c r="J27" s="1"/>
-      <c r="K27" s="136"/>
-[...9 lines deleted...]
-      <c r="U27" s="136"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="27"/>
+      <c r="U27" s="27"/>
       <c r="V27" s="1"/>
+      <c r="AJ27" s="46" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="28" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="17"/>
       <c r="C28" s="119"/>
       <c r="D28" s="119"/>
       <c r="E28" s="119"/>
       <c r="F28" s="18"/>
       <c r="G28" s="18"/>
       <c r="H28" s="19"/>
       <c r="I28" s="20">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="I28:I46" si="0">H28*$D$18/100</f>
         <v>0</v>
       </c>
       <c r="J28" s="1"/>
-      <c r="K28" s="27"/>
-[...9 lines deleted...]
-      <c r="U28" s="27"/>
+      <c r="K28" s="136" t="s">
+        <v>70</v>
+      </c>
+      <c r="L28" s="136"/>
+      <c r="M28" s="136"/>
+      <c r="N28" s="136"/>
+      <c r="O28" s="136"/>
+      <c r="P28" s="136"/>
+      <c r="Q28" s="136"/>
+      <c r="R28" s="136"/>
+      <c r="S28" s="136"/>
+      <c r="T28" s="136"/>
+      <c r="U28" s="136"/>
       <c r="V28" s="1"/>
     </row>
     <row r="29" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="17"/>
       <c r="C29" s="119"/>
       <c r="D29" s="119"/>
       <c r="E29" s="119"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="19"/>
       <c r="I29" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J29" s="1"/>
-      <c r="K29" s="137" t="s">
-[...11 lines deleted...]
-      <c r="U29" s="137"/>
+      <c r="K29" s="136"/>
+      <c r="L29" s="136"/>
+      <c r="M29" s="136"/>
+      <c r="N29" s="136"/>
+      <c r="O29" s="136"/>
+      <c r="P29" s="136"/>
+      <c r="Q29" s="136"/>
+      <c r="R29" s="136"/>
+      <c r="S29" s="136"/>
+      <c r="T29" s="136"/>
+      <c r="U29" s="136"/>
       <c r="V29" s="1"/>
     </row>
     <row r="30" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="17"/>
       <c r="C30" s="119"/>
       <c r="D30" s="119"/>
       <c r="E30" s="119"/>
       <c r="F30" s="18"/>
       <c r="G30" s="18"/>
       <c r="H30" s="19"/>
       <c r="I30" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J30" s="1"/>
-      <c r="K30" s="137"/>
-[...9 lines deleted...]
-      <c r="U30" s="137"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
       <c r="V30" s="1"/>
     </row>
     <row r="31" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="17"/>
       <c r="C31" s="119"/>
       <c r="D31" s="119"/>
       <c r="E31" s="119"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="19"/>
       <c r="I31" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="1"/>
-      <c r="K31" s="27"/>
-[...9 lines deleted...]
-      <c r="U31" s="27"/>
+      <c r="K31" s="137" t="s">
+        <v>71</v>
+      </c>
+      <c r="L31" s="137"/>
+      <c r="M31" s="137"/>
+      <c r="N31" s="137"/>
+      <c r="O31" s="137"/>
+      <c r="P31" s="137"/>
+      <c r="Q31" s="137"/>
+      <c r="R31" s="137"/>
+      <c r="S31" s="137"/>
+      <c r="T31" s="137"/>
+      <c r="U31" s="137"/>
       <c r="V31" s="1"/>
     </row>
     <row r="32" spans="2:36" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="17"/>
       <c r="C32" s="119"/>
       <c r="D32" s="119"/>
       <c r="E32" s="119"/>
       <c r="F32" s="18"/>
       <c r="G32" s="18"/>
       <c r="H32" s="19"/>
       <c r="I32" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J32" s="1"/>
-      <c r="K32" s="136" t="s">
-[...13 lines deleted...]
-    <row r="33" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K32" s="137"/>
+      <c r="L32" s="137"/>
+      <c r="M32" s="137"/>
+      <c r="N32" s="137"/>
+      <c r="O32" s="137"/>
+      <c r="P32" s="137"/>
+      <c r="Q32" s="137"/>
+      <c r="R32" s="137"/>
+      <c r="S32" s="137"/>
+      <c r="T32" s="137"/>
+      <c r="U32" s="137"/>
+      <c r="V32" s="1"/>
+    </row>
+    <row r="33" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="17"/>
       <c r="C33" s="119"/>
       <c r="D33" s="119"/>
       <c r="E33" s="119"/>
       <c r="F33" s="18"/>
       <c r="G33" s="18"/>
       <c r="H33" s="19"/>
       <c r="I33" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J33" s="1"/>
-      <c r="K33" s="136"/>
-[...11 lines deleted...]
-    <row r="34" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K33" s="27"/>
+      <c r="L33" s="27"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+      <c r="O33" s="27"/>
+      <c r="P33" s="27"/>
+      <c r="Q33" s="27"/>
+      <c r="R33" s="27"/>
+      <c r="S33" s="27"/>
+      <c r="T33" s="27"/>
+      <c r="U33" s="27"/>
+      <c r="V33" s="1"/>
+    </row>
+    <row r="34" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="17"/>
       <c r="C34" s="119"/>
       <c r="D34" s="119"/>
       <c r="E34" s="119"/>
       <c r="F34" s="18"/>
       <c r="G34" s="18"/>
       <c r="H34" s="19"/>
       <c r="I34" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J34" s="1"/>
-      <c r="K34" s="27"/>
-[...11 lines deleted...]
-    <row r="35" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K34" s="136" t="s">
+        <v>72</v>
+      </c>
+      <c r="L34" s="136"/>
+      <c r="M34" s="136"/>
+      <c r="N34" s="136"/>
+      <c r="O34" s="136"/>
+      <c r="P34" s="136"/>
+      <c r="Q34" s="136"/>
+      <c r="R34" s="136"/>
+      <c r="S34" s="136"/>
+      <c r="T34" s="136"/>
+      <c r="U34" s="136"/>
+    </row>
+    <row r="35" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="17"/>
       <c r="C35" s="119"/>
       <c r="D35" s="119"/>
       <c r="E35" s="119"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="19"/>
       <c r="I35" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J35" s="1"/>
-      <c r="K35" s="136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K35" s="136"/>
       <c r="L35" s="136"/>
       <c r="M35" s="136"/>
       <c r="N35" s="136"/>
       <c r="O35" s="136"/>
       <c r="P35" s="136"/>
       <c r="Q35" s="136"/>
       <c r="R35" s="136"/>
       <c r="S35" s="136"/>
       <c r="T35" s="136"/>
       <c r="U35" s="136"/>
     </row>
-    <row r="36" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="17"/>
       <c r="C36" s="119"/>
       <c r="D36" s="119"/>
       <c r="E36" s="119"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="19"/>
       <c r="I36" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J36" s="1"/>
-      <c r="K36" s="136"/>
-[...11 lines deleted...]
-    <row r="37" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K36" s="27"/>
+      <c r="L36" s="27"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="27"/>
+      <c r="O36" s="27"/>
+      <c r="P36" s="27"/>
+      <c r="Q36" s="27"/>
+      <c r="R36" s="27"/>
+      <c r="S36" s="27"/>
+      <c r="T36" s="27"/>
+      <c r="U36" s="27"/>
+    </row>
+    <row r="37" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="17"/>
       <c r="C37" s="119"/>
       <c r="D37" s="119"/>
       <c r="E37" s="119"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="19"/>
       <c r="I37" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J37" s="1"/>
-      <c r="K37" s="27"/>
-[...11 lines deleted...]
-    <row r="38" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K37" s="136" t="s">
+        <v>73</v>
+      </c>
+      <c r="L37" s="136"/>
+      <c r="M37" s="136"/>
+      <c r="N37" s="136"/>
+      <c r="O37" s="136"/>
+      <c r="P37" s="136"/>
+      <c r="Q37" s="136"/>
+      <c r="R37" s="136"/>
+      <c r="S37" s="136"/>
+      <c r="T37" s="136"/>
+      <c r="U37" s="136"/>
+    </row>
+    <row r="38" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="17"/>
       <c r="C38" s="119"/>
       <c r="D38" s="119"/>
       <c r="E38" s="119"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="19"/>
       <c r="I38" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J38" s="1"/>
-      <c r="K38" s="140" t="s">
-[...13 lines deleted...]
-    <row r="39" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K38" s="136"/>
+      <c r="L38" s="136"/>
+      <c r="M38" s="136"/>
+      <c r="N38" s="136"/>
+      <c r="O38" s="136"/>
+      <c r="P38" s="136"/>
+      <c r="Q38" s="136"/>
+      <c r="R38" s="136"/>
+      <c r="S38" s="136"/>
+      <c r="T38" s="136"/>
+      <c r="U38" s="136"/>
+    </row>
+    <row r="39" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="17"/>
       <c r="C39" s="119"/>
       <c r="D39" s="119"/>
       <c r="E39" s="119"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="19"/>
       <c r="I39" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J39" s="1"/>
-      <c r="K39" s="140"/>
-[...11 lines deleted...]
-    <row r="40" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+      <c r="O39" s="27"/>
+      <c r="P39" s="27"/>
+      <c r="Q39" s="27"/>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
+    </row>
+    <row r="40" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="17"/>
       <c r="C40" s="119"/>
       <c r="D40" s="119"/>
       <c r="E40" s="119"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="19"/>
       <c r="I40" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J40" s="1"/>
-    </row>
-    <row r="41" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K40" s="140" t="s">
+        <v>74</v>
+      </c>
+      <c r="L40" s="140"/>
+      <c r="M40" s="140"/>
+      <c r="N40" s="140"/>
+      <c r="O40" s="140"/>
+      <c r="P40" s="140"/>
+      <c r="Q40" s="140"/>
+      <c r="R40" s="140"/>
+      <c r="S40" s="140"/>
+      <c r="T40" s="140"/>
+      <c r="U40" s="140"/>
+    </row>
+    <row r="41" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="17"/>
       <c r="C41" s="119"/>
       <c r="D41" s="119"/>
       <c r="E41" s="119"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="19"/>
       <c r="I41" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J41" s="1"/>
-      <c r="K41" s="141" t="s">
-[...13 lines deleted...]
-    <row r="42" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K41" s="140"/>
+      <c r="L41" s="140"/>
+      <c r="M41" s="140"/>
+      <c r="N41" s="140"/>
+      <c r="O41" s="140"/>
+      <c r="P41" s="140"/>
+      <c r="Q41" s="140"/>
+      <c r="R41" s="140"/>
+      <c r="S41" s="140"/>
+      <c r="T41" s="140"/>
+      <c r="U41" s="140"/>
+    </row>
+    <row r="42" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="17"/>
       <c r="C42" s="119"/>
       <c r="D42" s="119"/>
       <c r="E42" s="119"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="19"/>
       <c r="I42" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J42" s="1"/>
-      <c r="K42" s="141"/>
-[...11 lines deleted...]
-    <row r="43" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="43" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="17"/>
       <c r="C43" s="119"/>
       <c r="D43" s="119"/>
       <c r="E43" s="119"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="19"/>
       <c r="I43" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J43" s="1"/>
-    </row>
-    <row r="44" spans="2:21" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K43" s="141" t="s">
+        <v>75</v>
+      </c>
+      <c r="L43" s="141"/>
+      <c r="M43" s="141"/>
+      <c r="N43" s="141"/>
+      <c r="O43" s="141"/>
+      <c r="P43" s="141"/>
+      <c r="Q43" s="141"/>
+      <c r="R43" s="141"/>
+      <c r="S43" s="141"/>
+      <c r="T43" s="141"/>
+      <c r="U43" s="141"/>
+    </row>
+    <row r="44" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="17"/>
       <c r="C44" s="119"/>
       <c r="D44" s="119"/>
       <c r="E44" s="119"/>
       <c r="F44" s="18"/>
-      <c r="G44" s="21"/>
+      <c r="G44" s="18"/>
       <c r="H44" s="19"/>
       <c r="I44" s="20">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J44" s="1"/>
-    </row>
-[...14 lines deleted...]
-        <f>SUM(I25:I44)</f>
+      <c r="K44" s="141"/>
+      <c r="L44" s="141"/>
+      <c r="M44" s="141"/>
+      <c r="N44" s="141"/>
+      <c r="O44" s="141"/>
+      <c r="P44" s="141"/>
+      <c r="Q44" s="141"/>
+      <c r="R44" s="141"/>
+      <c r="S44" s="141"/>
+      <c r="T44" s="141"/>
+      <c r="U44" s="141"/>
+    </row>
+    <row r="45" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="17"/>
+      <c r="C45" s="119"/>
+      <c r="D45" s="119"/>
+      <c r="E45" s="119"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="20">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J45" s="1"/>
-      <c r="K45" s="38" t="s">
-        <v>38</v>
+    </row>
+    <row r="46" spans="2:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="17"/>
+      <c r="C46" s="119"/>
+      <c r="D46" s="119"/>
+      <c r="E46" s="119"/>
+      <c r="F46" s="18"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="20">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>79</v>
+      <c r="J46" s="1"/>
+    </row>
+    <row r="47" spans="2:22" ht="25.5" x14ac:dyDescent="0.5">
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="15" t="s">
+        <v>7</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="H47" s="22">
+        <f>SUM(H27:H46)</f>
+        <v>0</v>
       </c>
-      <c r="H48" s="99"/>
-[...15 lines deleted...]
-      <c r="I51" s="99"/>
+      <c r="I47" s="23">
+        <f>SUM(I27:I46)</f>
+        <v>0</v>
+      </c>
+      <c r="J47" s="1"/>
+      <c r="K47" s="38" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="48" spans="2:22" x14ac:dyDescent="0.25">
+      <c r="H48" s="11"/>
+      <c r="I48" s="12"/>
+    </row>
+    <row r="49" spans="7:11" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="H49" s="13"/>
+      <c r="I49" s="14"/>
+      <c r="K49" s="46" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="50" spans="7:11" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="G50" s="98" t="s">
+        <v>42</v>
+      </c>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+    </row>
+    <row r="51" spans="7:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G51" s="130"/>
+      <c r="H51" s="131"/>
+      <c r="I51" s="132"/>
+    </row>
+    <row r="52" spans="7:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G52" s="133"/>
+      <c r="H52" s="134"/>
+      <c r="I52" s="135"/>
+    </row>
+    <row r="53" spans="7:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G53" s="99"/>
+      <c r="H53" s="99"/>
+      <c r="I53" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="G49:I50"/>
-[...1 lines deleted...]
-    <mergeCell ref="K29:U30"/>
+    <mergeCell ref="G51:I52"/>
+    <mergeCell ref="K28:U29"/>
+    <mergeCell ref="K31:U32"/>
     <mergeCell ref="K10:U11"/>
     <mergeCell ref="K13:U13"/>
     <mergeCell ref="K15:U16"/>
     <mergeCell ref="K18:U20"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="H20:I20"/>
     <mergeCell ref="H21:I21"/>
-    <mergeCell ref="K32:U33"/>
-[...2 lines deleted...]
-    <mergeCell ref="K41:U42"/>
+    <mergeCell ref="K34:U35"/>
+    <mergeCell ref="K37:U38"/>
+    <mergeCell ref="K40:U41"/>
+    <mergeCell ref="K43:U44"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="F14:I14"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="H17:I17"/>
-    <mergeCell ref="C35:E35"/>
-[...1 lines deleted...]
-    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C37:E37"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="C32:E32"/>
     <mergeCell ref="C33:E33"/>
     <mergeCell ref="C34:E34"/>
-    <mergeCell ref="C42:E42"/>
-    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="C36:E36"/>
     <mergeCell ref="C44:E44"/>
-    <mergeCell ref="C36:E36"/>
-    <mergeCell ref="C37:E37"/>
+    <mergeCell ref="C45:E45"/>
+    <mergeCell ref="C46:E46"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="C39:E39"/>
     <mergeCell ref="C40:E40"/>
     <mergeCell ref="C41:E41"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="C43:E43"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select engine size from the dropdown." sqref="D22" xr:uid="{5E2A590E-09F4-48D4-9B81-7073BC40D531}">
-      <formula1>$AJ$19:$AJ$25</formula1>
+      <formula1>$AJ$19:$AJ$27</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select vehicle type from the dropdown." sqref="D16" xr:uid="{A33537C5-CDE3-4A3C-98DE-BC4F25D95641}">
       <formula1>$AJ$6:$AJ$9</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please select fuel type from the dropdown." sqref="D20" xr:uid="{03173A20-BF44-4A07-8861-EA0150B8BD16}">
       <formula1>$AJ$12:$AJ$16</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="K29:U30" r:id="rId1" display="The official guidance states that records should include the postcode for the start point of every journey and the postcode for the end point of every journey. GOV.UK" xr:uid="{4FB76FDB-A7E5-4482-B671-80F36F12D7CD}"/>
+    <hyperlink ref="K31:U32" r:id="rId1" display="The official guidance states that records should include the postcode for the start point of every journey and the postcode for the end point of every journey. GOV.UK" xr:uid="{4FB76FDB-A7E5-4482-B671-80F36F12D7CD}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="0.65" bottom="0.66" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:FX949"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="64" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="64" customWidth="1"/>
     <col min="3" max="3" width="16.7109375" style="64" customWidth="1"/>
     <col min="4" max="4" width="38.28515625" style="64" customWidth="1"/>
     <col min="5" max="5" width="45.7109375" style="64" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="64" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="64" hidden="1" customWidth="1"/>
@@ -3145,200 +3195,200 @@
       <c r="B5" s="48"/>
     </row>
     <row r="6" spans="1:21" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.5">
       <c r="A6" s="49"/>
       <c r="C6" s="50"/>
       <c r="E6" s="51"/>
       <c r="F6" s="51"/>
       <c r="G6" s="51"/>
       <c r="H6" s="51"/>
       <c r="I6" s="51"/>
       <c r="K6" s="38"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
     </row>
     <row r="7" spans="1:21" s="47" customFormat="1" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A7" s="49"/>
       <c r="B7" s="52" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C7" s="50"/>
       <c r="E7" s="51"/>
       <c r="F7" s="51"/>
       <c r="G7" s="51"/>
       <c r="H7" s="51"/>
       <c r="I7" s="51"/>
       <c r="K7" s="39" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L7" s="25"/>
       <c r="M7" s="25"/>
       <c r="N7" s="25"/>
       <c r="O7" s="25"/>
       <c r="P7" s="25"/>
       <c r="Q7" s="25"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
     </row>
     <row r="8" spans="1:21" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="49"/>
       <c r="B8" s="51"/>
       <c r="C8" s="51"/>
       <c r="D8" s="51"/>
       <c r="E8" s="51"/>
       <c r="F8" s="51"/>
       <c r="G8" s="51"/>
       <c r="H8" s="51"/>
       <c r="I8" s="51"/>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="27"/>
       <c r="N8" s="27"/>
       <c r="O8" s="27"/>
       <c r="P8" s="27"/>
       <c r="Q8" s="27"/>
       <c r="R8" s="27"/>
       <c r="S8" s="27"/>
       <c r="T8" s="27"/>
       <c r="U8" s="27"/>
     </row>
     <row r="9" spans="1:21" s="47" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="49"/>
       <c r="B9" s="67" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C9" s="68"/>
       <c r="D9" s="69"/>
       <c r="E9" s="67"/>
       <c r="F9" s="90" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G9" s="88" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="H9" s="89"/>
       <c r="I9" s="114"/>
       <c r="K9" s="46" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="L9" s="27"/>
       <c r="M9" s="27"/>
       <c r="N9" s="27"/>
       <c r="O9" s="27"/>
       <c r="P9" s="27"/>
       <c r="Q9" s="27"/>
       <c r="R9" s="27"/>
       <c r="S9" s="27"/>
       <c r="T9" s="27"/>
       <c r="U9" s="27"/>
     </row>
     <row r="10" spans="1:21" s="47" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A10" s="49"/>
       <c r="B10" s="67" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C10" s="68"/>
       <c r="D10" s="69"/>
       <c r="E10" s="67"/>
       <c r="F10" s="90" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="88" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="89"/>
       <c r="I10" s="115"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
       <c r="O10" s="27"/>
       <c r="P10" s="27"/>
       <c r="Q10" s="27"/>
       <c r="R10" s="27"/>
       <c r="S10" s="27"/>
       <c r="T10" s="27"/>
       <c r="U10" s="27"/>
     </row>
     <row r="11" spans="1:21" s="47" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A11" s="49"/>
       <c r="B11" s="67"/>
       <c r="C11" s="70"/>
       <c r="D11" s="67"/>
       <c r="E11" s="67"/>
       <c r="F11" s="67"/>
       <c r="G11" s="67"/>
       <c r="H11" s="67"/>
       <c r="I11" s="67"/>
       <c r="K11" s="28" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="L11" s="28"/>
       <c r="M11" s="28"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28"/>
       <c r="P11" s="28"/>
       <c r="Q11" s="25"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
     </row>
     <row r="12" spans="1:21" s="55" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="54"/>
       <c r="B12" s="71" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C12" s="71" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="71" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E12" s="71" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="71" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G12" s="71"/>
       <c r="H12" s="71"/>
       <c r="I12" s="71" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="K12" s="87" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="L12" s="24"/>
       <c r="M12" s="24"/>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="24"/>
       <c r="Q12" s="24"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
     </row>
     <row r="13" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A13" s="56"/>
       <c r="B13" s="72">
         <v>1</v>
       </c>
       <c r="C13" s="73"/>
       <c r="D13" s="74"/>
       <c r="E13" s="74"/>
       <c r="F13" s="72"/>
       <c r="G13" s="75"/>
       <c r="H13" s="76"/>
       <c r="I13" s="76">
         <f>SUM(G13:H13)</f>
@@ -3350,80 +3400,80 @@
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
     </row>
     <row r="14" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A14" s="56"/>
       <c r="B14" s="72">
         <v>2</v>
       </c>
       <c r="C14" s="73"/>
       <c r="D14" s="74"/>
       <c r="E14" s="74"/>
       <c r="F14" s="72"/>
       <c r="G14" s="75"/>
       <c r="H14" s="76"/>
       <c r="I14" s="76">
         <f t="shared" ref="I14:I28" si="0">SUM(G14:H14)</f>
         <v>0</v>
       </c>
       <c r="K14" s="46" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
       <c r="N14" s="28"/>
       <c r="O14" s="28"/>
       <c r="P14" s="28"/>
       <c r="Q14" s="28"/>
       <c r="R14" s="28"/>
       <c r="S14" s="28"/>
       <c r="T14" s="28"/>
       <c r="U14" s="28"/>
     </row>
     <row r="15" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A15" s="56"/>
       <c r="B15" s="72">
         <v>3</v>
       </c>
       <c r="C15" s="73"/>
       <c r="D15" s="74"/>
       <c r="E15" s="74"/>
       <c r="F15" s="72"/>
       <c r="G15" s="75"/>
       <c r="H15" s="76"/>
       <c r="I15" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K15" s="101" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L15" s="28"/>
       <c r="M15" s="28"/>
       <c r="N15" s="28"/>
       <c r="O15" s="28"/>
       <c r="P15" s="28"/>
       <c r="Q15" s="28"/>
       <c r="R15" s="28"/>
       <c r="S15" s="28"/>
       <c r="T15" s="28"/>
       <c r="U15" s="28"/>
     </row>
     <row r="16" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A16" s="56"/>
       <c r="B16" s="72">
         <v>4</v>
       </c>
       <c r="C16" s="73"/>
       <c r="D16" s="74"/>
       <c r="E16" s="74"/>
       <c r="F16" s="72"/>
       <c r="G16" s="75"/>
       <c r="H16" s="76"/>
       <c r="I16" s="76">
         <f t="shared" si="0"/>
@@ -3435,51 +3485,51 @@
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
     </row>
     <row r="17" spans="1:21" s="53" customFormat="1" ht="25.5" x14ac:dyDescent="0.5">
       <c r="A17" s="56"/>
       <c r="B17" s="72">
         <v>5</v>
       </c>
       <c r="C17" s="73"/>
       <c r="D17" s="74"/>
       <c r="E17" s="74"/>
       <c r="F17" s="72"/>
       <c r="G17" s="75"/>
       <c r="H17" s="76"/>
       <c r="I17" s="76">
         <f>SUM(G17:H17)</f>
         <v>0</v>
       </c>
       <c r="K17" s="38" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="L17" s="28"/>
       <c r="M17" s="28"/>
       <c r="N17" s="28"/>
       <c r="O17" s="28"/>
       <c r="P17" s="28"/>
       <c r="Q17" s="28"/>
       <c r="R17" s="28"/>
       <c r="S17" s="28"/>
       <c r="T17" s="28"/>
       <c r="U17" s="28"/>
     </row>
     <row r="18" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A18" s="56"/>
       <c r="B18" s="72">
         <v>6</v>
       </c>
       <c r="C18" s="73"/>
       <c r="D18" s="74"/>
       <c r="E18" s="74"/>
       <c r="F18" s="72"/>
       <c r="G18" s="75"/>
       <c r="H18" s="76"/>
       <c r="I18" s="76">
         <f>SUM(G18:H18)</f>
@@ -3491,51 +3541,51 @@
       <c r="N18" s="34"/>
       <c r="O18" s="34"/>
       <c r="P18" s="34"/>
       <c r="Q18" s="34"/>
       <c r="R18" s="34"/>
       <c r="S18" s="34"/>
       <c r="T18" s="34"/>
       <c r="U18" s="34"/>
     </row>
     <row r="19" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A19" s="56"/>
       <c r="B19" s="72">
         <v>7</v>
       </c>
       <c r="C19" s="73"/>
       <c r="D19" s="74"/>
       <c r="E19" s="74"/>
       <c r="F19" s="72"/>
       <c r="G19" s="75"/>
       <c r="H19" s="76"/>
       <c r="I19" s="76">
         <f>SUM(G19:H19)</f>
         <v>0</v>
       </c>
       <c r="K19" s="46" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="L19" s="34"/>
       <c r="M19" s="34"/>
       <c r="N19" s="34"/>
       <c r="O19" s="34"/>
       <c r="P19" s="34"/>
       <c r="Q19" s="34"/>
       <c r="R19" s="34"/>
       <c r="S19" s="34"/>
       <c r="T19" s="34"/>
       <c r="U19" s="34"/>
     </row>
     <row r="20" spans="1:21" s="53" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A20" s="56"/>
       <c r="B20" s="72">
         <v>8</v>
       </c>
       <c r="C20" s="73"/>
       <c r="D20" s="74"/>
       <c r="E20" s="74"/>
       <c r="F20" s="72"/>
       <c r="G20" s="75"/>
       <c r="H20" s="76"/>
       <c r="I20" s="76">
         <f>SUM(G20:H20)</f>
@@ -3754,96 +3804,96 @@
       <c r="G28" s="75"/>
       <c r="H28" s="76"/>
       <c r="I28" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K28" s="100"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
     </row>
     <row r="29" spans="1:21" s="53" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="56"/>
       <c r="B29" s="77"/>
       <c r="C29" s="78"/>
       <c r="D29" s="67"/>
       <c r="E29" s="67"/>
       <c r="F29" s="79" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G29" s="80">
         <f>SUM(G13:G28)</f>
         <v>0</v>
       </c>
       <c r="H29" s="81">
         <f>SUM(H13:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="75">
         <f>SUM(I13:I28)</f>
         <v>0</v>
       </c>
       <c r="K29" s="2"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
     </row>
     <row r="30" spans="1:21" s="47" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A30" s="49"/>
       <c r="B30" s="82"/>
       <c r="C30" s="83"/>
       <c r="D30" s="68"/>
       <c r="E30" s="68"/>
       <c r="F30" s="69"/>
       <c r="G30" s="84"/>
       <c r="H30" s="84"/>
       <c r="I30" s="84"/>
       <c r="K30" s="46"/>
     </row>
     <row r="31" spans="1:21" s="47" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A31" s="49"/>
       <c r="B31" s="82"/>
       <c r="C31" s="85"/>
       <c r="D31" s="68"/>
       <c r="E31" s="67"/>
       <c r="F31" s="91" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="G31" s="67"/>
       <c r="H31" s="67"/>
       <c r="I31" s="67"/>
       <c r="K31" s="103"/>
     </row>
     <row r="32" spans="1:21" s="47" customFormat="1" ht="16.5" x14ac:dyDescent="0.2">
       <c r="A32" s="49"/>
       <c r="B32" s="82"/>
       <c r="C32" s="86"/>
       <c r="D32" s="68"/>
       <c r="E32" s="68"/>
       <c r="F32" s="142"/>
       <c r="G32" s="143"/>
       <c r="H32" s="143"/>
       <c r="I32" s="144"/>
       <c r="K32" s="103"/>
     </row>
     <row r="33" spans="1:11" s="47" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A33" s="49"/>
       <c r="B33" s="82"/>
       <c r="C33" s="5"/>
       <c r="D33" s="68"/>
       <c r="E33" s="87"/>
       <c r="F33" s="145"/>
@@ -34342,161 +34392,161 @@
     <mergeCell ref="F35:I36"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B6:N34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="14" max="14" width="12.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2" ht="26.25" x14ac:dyDescent="0.45">
       <c r="B6" s="30"/>
     </row>
     <row r="7" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B7" s="94" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B10" s="95" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B11" s="95"/>
+    </row>
+    <row r="12" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B12" s="93" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B13" s="116" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="116" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B15" s="116" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="10" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="B13" s="116" t="s">
+    <row r="16" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B16" s="96"/>
+    </row>
+    <row r="17" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B17" s="93" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="14" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B14" s="116" t="s">
+    <row r="18" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B18" s="116" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B19" s="96"/>
+    </row>
+    <row r="20" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B20" s="93" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="15" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B15" s="116" t="s">
+    <row r="21" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B21" s="116" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="16" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="93" t="s">
+    <row r="22" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B22" s="116" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="B20" s="93" t="s">
+    <row r="23" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B23" s="116" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="21" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B21" s="116" t="s">
+    <row r="24" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B24" s="116" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="22" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B22" s="116" t="s">
+    <row r="25" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B25" s="96"/>
+    </row>
+    <row r="26" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B26" s="93" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="23" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B23" s="116" t="s">
+    <row r="27" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B27" s="116" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="24" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B24" s="116" t="s">
+    <row r="28" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B28" s="116" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="25" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B26" s="93" t="s">
+    <row r="29" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B29" s="116" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B30" s="96"/>
+    </row>
+    <row r="31" spans="2:2" ht="17.25" x14ac:dyDescent="0.2">
+      <c r="B31" s="93" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="27" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-      <c r="B27" s="116" t="s">
+    <row r="32" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="B32" s="116" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="28" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-    </row>
     <row r="33" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
       <c r="B33" s="116" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N33" s="29"/>
     </row>
     <row r="34" spans="2:14" ht="16.5" x14ac:dyDescent="0.2">
       <c r="B34" s="92"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>